--- v0 (2025-10-03)
+++ v1 (2026-04-16)
@@ -1,553 +1,747 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="058E8B89" w14:textId="707F7F05" w:rsidR="0090006B" w:rsidRDefault="00957B87" w:rsidP="000B21BD">
+    <w:p w14:paraId="058E8B89" w14:textId="08EA29D3" w:rsidR="0090006B" w:rsidRDefault="00804E44" w:rsidP="000B21BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C371F">
+      <w:r w:rsidRPr="00804E44">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F41A28A" wp14:editId="6638D6E1">
-            <wp:extent cx="6134100" cy="962025"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A533DF3" wp14:editId="6EAA030A">
+            <wp:extent cx="5400040" cy="899795"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Imagem 1"/>
+            <wp:docPr id="200807170" name="Imagem 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="200807170" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5400040" cy="899795"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00013729">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCAA859" w14:textId="7E105C16" w:rsidR="00E422CA" w:rsidRDefault="001A64CD" w:rsidP="00C200F1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Nome do título do artigo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A9C575" w14:textId="0D0D5231" w:rsidR="001A64CD" w:rsidRPr="00E422CA" w:rsidRDefault="001A64CD" w:rsidP="00C200F1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Nome do título do artigo em inglês</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F256705" w14:textId="3A890F2C" w:rsidR="00007AC3" w:rsidRDefault="001A64CD" w:rsidP="00C200F1">
+      <w:pPr>
+        <w:pStyle w:val="Autores"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8430"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Autor 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E422CA" w:rsidRPr="00E422CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00013729" w:rsidRPr="00013729">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721268FC" w14:textId="102FCB50" w:rsidR="00E422CA" w:rsidRDefault="001A64CD" w:rsidP="00C200F1">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Segoe UI"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Autor 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E422CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E422CA" w:rsidRPr="00E422CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Segoe UI"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>²</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0402391B" w14:textId="4D5C92F9" w:rsidR="00D30018" w:rsidRDefault="00D30018" w:rsidP="00D30018">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Segoe UI"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autor 3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30018">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Segoe UI"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39155F9F" w14:textId="77777777" w:rsidR="00D30018" w:rsidRDefault="00D30018" w:rsidP="00C200F1">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Segoe UI"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E6A4033" w14:textId="77777777" w:rsidR="00E422CA" w:rsidRPr="00E422CA" w:rsidRDefault="00E422CA" w:rsidP="00E422CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01569166" w14:textId="2F8C4381" w:rsidR="00B362FE" w:rsidRPr="00B362FE" w:rsidRDefault="00013729" w:rsidP="00147AE2">
+      <w:pPr>
+        <w:pStyle w:val="Emaildoautor"/>
+        <w:spacing w:before="20" w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E422CA" w:rsidRPr="00E422CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A64CD">
+        <w:t>breve biografia e filiação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285F01F0" w14:textId="71E6568D" w:rsidR="00B362FE" w:rsidRDefault="0090006B" w:rsidP="000B21BD">
+      <w:r w:rsidRPr="00031D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F02A"/>
+      </w:r>
+      <w:r w:rsidR="00B362FE" w:rsidRPr="00B362FE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E422CA" w:rsidRPr="009211D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="001A64CD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>email@gmail</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3217BEE9" w14:textId="7EFB698C" w:rsidR="00B24FB2" w:rsidRDefault="00DB760F" w:rsidP="000B21BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2335921C" wp14:editId="4E019F2C">
+            <wp:extent cx="137160" cy="137160"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1537800420" name="Imagem 2" descr="Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1537800420" name="Imagem 2" descr="Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6134100" cy="962025"/>
+                      <a:ext cx="137160" cy="137160"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00013729">
-[...3 lines deleted...]
-          <w:szCs w:val="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4BCAA859" w14:textId="7E105C16" w:rsidR="00E422CA" w:rsidRDefault="001A64CD" w:rsidP="00C200F1">
-[...80 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="0933F4E2" w14:textId="57ED56D4" w:rsidR="00E422CA" w:rsidRDefault="00E422CA" w:rsidP="000B21BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E422CA">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Segoe UI"/>
-          <w:bCs/>
-[...103 lines deleted...]
-          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>²</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A64CD">
+      <w:r w:rsidR="001A64CD" w:rsidRPr="001A64CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>breve biografia e filiação</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="285F01F0" w14:textId="71E6568D" w:rsidR="00B362FE" w:rsidRDefault="0090006B" w:rsidP="000B21BD">
-      <w:pPr>
+    <w:p w14:paraId="59E62F97" w14:textId="4556BE16" w:rsidR="00E422CA" w:rsidRDefault="00E422CA" w:rsidP="000B21BD">
+      <w:r w:rsidRPr="00031D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F02A"/>
+      </w:r>
+      <w:r w:rsidRPr="00B362FE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E422CA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidR="00B362FE" w:rsidRPr="00B362FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E422CA" w:rsidRPr="009211D3">
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="001A64CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>email@gmail</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0933F4E2" w14:textId="57ED56D4" w:rsidR="00E422CA" w:rsidRDefault="00E422CA" w:rsidP="000B21BD">
+    <w:p w14:paraId="5DAEF558" w14:textId="5D1F30FB" w:rsidR="00DB760F" w:rsidRDefault="00DB760F" w:rsidP="000B21BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5960E8E4" wp14:editId="7A70A1F1">
+            <wp:extent cx="137160" cy="137160"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2101661278" name="Imagem 2" descr="Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1537800420" name="Imagem 2" descr="Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="137160" cy="137160"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00DB760F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="593688D8" w14:textId="7E029C35" w:rsidR="00D30018" w:rsidRDefault="00D30018" w:rsidP="00D30018">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E422CA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>²</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="001A64CD" w:rsidRPr="001A64CD">
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A64CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>breve biografia e filiação</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E62F97" w14:textId="4556BE16" w:rsidR="00E422CA" w:rsidRDefault="00E422CA" w:rsidP="000B21BD">
-      <w:pPr>
+    <w:p w14:paraId="5A3909B7" w14:textId="1C2CBEBB" w:rsidR="00D30018" w:rsidRDefault="00D30018" w:rsidP="00D30018">
+      <w:r w:rsidRPr="00031D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F02A"/>
+      </w:r>
+      <w:r w:rsidRPr="00B362FE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E422CA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B362FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E422CA">
-[...94 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>email@gmail</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="6514257E" w14:textId="6FEAEC7A" w:rsidR="00DB760F" w:rsidRPr="00E422CA" w:rsidRDefault="00DB760F" w:rsidP="00D30018">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="051EB73A" wp14:editId="227EEDAC">
+            <wp:extent cx="137160" cy="137160"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1244050189" name="Imagem 2" descr="Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1537800420" name="Imagem 2" descr="Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="137160" cy="137160"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00DB760F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
     <w:p w14:paraId="263D5C5F" w14:textId="77777777" w:rsidR="00031D03" w:rsidRDefault="00031D03" w:rsidP="000B21BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="431AA2F3" w14:textId="1F9BEEAB" w:rsidR="00C200F1" w:rsidRPr="00995B8D" w:rsidRDefault="00995B8D" w:rsidP="00995B8D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
@@ -1066,51 +1260,50 @@
       <w:r w:rsidRPr="00460CFF">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Primeira subseção</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ECDF4DD" w14:textId="621574A6" w:rsidR="00B362FE" w:rsidRPr="00460CFF" w:rsidRDefault="00460CFF" w:rsidP="00460CFF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Para o uso de citações, seguir normas ABNT atualizadas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59935255" w14:textId="61611AC0" w:rsidR="00BB522E" w:rsidRPr="00460CFF" w:rsidRDefault="00BB522E" w:rsidP="00BB522E">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Arial" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460CFF">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Arial" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00460CFF" w:rsidRPr="00460CFF">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Arial" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
@@ -1422,51 +1615,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00460CFF">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Revista Internacional de Prática de Enfermagem</w:t>
       </w:r>
       <w:r w:rsidR="002F244E" w:rsidRPr="00460CFF">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00460CFF">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015 Disponível em </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="002F244E" w:rsidRPr="00460CFF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           </w:rPr>
           <w:t>https://www.scielo.br/j/rlae/a/wNS7nnypX8wcZLV6vBC7tmf/abstract/?lang=pt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002F244E" w:rsidRPr="00460CFF">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. A</w:t>
       </w:r>
       <w:r w:rsidRPr="00460CFF">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>cesso em</w:t>
       </w:r>
       <w:r w:rsidR="002F244E" w:rsidRPr="00460CFF">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
@@ -1534,51 +1727,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Ministério da Saúde Programa de humanização do parto</w:t>
       </w:r>
       <w:r w:rsidRPr="00460CFF">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002F244E" w:rsidRPr="00460CFF">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">2002. </w:t>
       </w:r>
       <w:r w:rsidRPr="00460CFF">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Disponível em </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="002F244E" w:rsidRPr="00460CFF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           </w:rPr>
           <w:t>https://bvsms.saude.gov.br/bvs/publicacoes/parto.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002F244E" w:rsidRPr="00460CFF">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00460CFF">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Acesso em</w:t>
       </w:r>
       <w:r w:rsidR="002F244E" w:rsidRPr="00460CFF">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
@@ -1671,84 +1864,84 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">O manuscrito deverá ter entre 10 e 25 páginas e até 3 autores no máximo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0004F21C" w14:textId="58C8D8DD" w:rsidR="00D434FF" w:rsidRPr="00D434FF" w:rsidRDefault="00D434FF" w:rsidP="00D434FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8087"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D434FF" w:rsidRPr="00D434FF" w:rsidSect="00AC29AD">
-      <w:footerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="84"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="248AF9D8" w14:textId="77777777" w:rsidR="00AC29AD" w:rsidRDefault="00AC29AD" w:rsidP="00B46C2C">
+    <w:p w14:paraId="61B18D7B" w14:textId="77777777" w:rsidR="00F84B96" w:rsidRDefault="00F84B96" w:rsidP="00B46C2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CFA643C" w14:textId="77777777" w:rsidR="00AC29AD" w:rsidRDefault="00AC29AD" w:rsidP="00B46C2C">
+    <w:p w14:paraId="1A4979D7" w14:textId="77777777" w:rsidR="00F84B96" w:rsidRDefault="00F84B96" w:rsidP="00B46C2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1813,51 +2006,51 @@
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Corpo CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2BBA06E3" w14:textId="61CACFB3" w:rsidR="003F0CA2" w:rsidRPr="00C468B1" w:rsidRDefault="003F0CA2" w:rsidP="00C468B1">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A35171">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t xml:space="preserve">Monumenta, Paraíso do Norte, PR, v. </w:t>
     </w:r>
     <w:r w:rsidR="00D434FF" w:rsidRPr="00A35171">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
@@ -1981,51 +2174,51 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00A35171">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7871DE88" w14:textId="77777777" w:rsidR="003F0CA2" w:rsidRDefault="003F0CA2" w:rsidP="00C468B1">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1564BFF3" w14:textId="7063542E" w:rsidR="003F0CA2" w:rsidRPr="00C468B1" w:rsidRDefault="00D434FF" w:rsidP="00C468B1">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001A64CD">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t xml:space="preserve">Monumenta, Paraíso do Norte, PR, v. </w:t>
     </w:r>
     <w:r w:rsidR="00E422CA" w:rsidRPr="001A64CD">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
@@ -2132,70 +2325,70 @@
         <w:szCs w:val="20"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="003F0CA2" w:rsidRPr="001A64CD">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3CC48A41" w14:textId="77777777" w:rsidR="003F0CA2" w:rsidRDefault="003F0CA2" w:rsidP="00C468B1">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E880EAB" w14:textId="77777777" w:rsidR="00AC29AD" w:rsidRDefault="00AC29AD" w:rsidP="00B46C2C">
+    <w:p w14:paraId="7E0E9384" w14:textId="77777777" w:rsidR="00F84B96" w:rsidRDefault="00F84B96" w:rsidP="00B46C2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76C43628" w14:textId="77777777" w:rsidR="00AC29AD" w:rsidRDefault="00AC29AD" w:rsidP="00B46C2C">
+    <w:p w14:paraId="3DDD351B" w14:textId="77777777" w:rsidR="00F84B96" w:rsidRDefault="00F84B96" w:rsidP="00B46C2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06E06AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C20B884"/>
     <w:lvl w:ilvl="0" w:tplc="47F4C0BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B3C4FABA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5542,106 +5735,108 @@
   <w:num w:numId="24" w16cid:durableId="1333530401">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1237083435">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1963725364">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="230238472">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1829906933">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="129592000">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1858151784">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="188"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B46C2C"/>
     <w:rsid w:val="00007AC3"/>
     <w:rsid w:val="00013729"/>
     <w:rsid w:val="000153E4"/>
     <w:rsid w:val="000312F9"/>
     <w:rsid w:val="00031D03"/>
     <w:rsid w:val="000369E9"/>
     <w:rsid w:val="000416A4"/>
     <w:rsid w:val="000516E1"/>
     <w:rsid w:val="0007394B"/>
     <w:rsid w:val="00093175"/>
+    <w:rsid w:val="000A2E29"/>
     <w:rsid w:val="000A7232"/>
     <w:rsid w:val="000B21BD"/>
     <w:rsid w:val="000B3CC0"/>
     <w:rsid w:val="000E1D8D"/>
     <w:rsid w:val="00130641"/>
     <w:rsid w:val="00147AE2"/>
     <w:rsid w:val="00153F3D"/>
     <w:rsid w:val="00165DA1"/>
     <w:rsid w:val="00171AB6"/>
     <w:rsid w:val="001726DD"/>
     <w:rsid w:val="00173686"/>
     <w:rsid w:val="00194681"/>
     <w:rsid w:val="00196C97"/>
     <w:rsid w:val="001A64CD"/>
     <w:rsid w:val="001B1325"/>
     <w:rsid w:val="001D4AE8"/>
     <w:rsid w:val="00206EA2"/>
     <w:rsid w:val="00216EFD"/>
+    <w:rsid w:val="002450BA"/>
     <w:rsid w:val="002567D4"/>
     <w:rsid w:val="002626A3"/>
     <w:rsid w:val="00265E11"/>
     <w:rsid w:val="00277096"/>
     <w:rsid w:val="002924A3"/>
     <w:rsid w:val="00293D3D"/>
     <w:rsid w:val="002A0A3B"/>
     <w:rsid w:val="002B42F2"/>
     <w:rsid w:val="002B431C"/>
     <w:rsid w:val="002C656A"/>
     <w:rsid w:val="002E6CAA"/>
     <w:rsid w:val="002E74FC"/>
     <w:rsid w:val="002F244E"/>
     <w:rsid w:val="00316D70"/>
     <w:rsid w:val="0032097C"/>
     <w:rsid w:val="00323FD3"/>
     <w:rsid w:val="00324401"/>
     <w:rsid w:val="00326274"/>
     <w:rsid w:val="00332806"/>
     <w:rsid w:val="00333E23"/>
     <w:rsid w:val="00337FBE"/>
     <w:rsid w:val="003554BE"/>
     <w:rsid w:val="00364CB3"/>
     <w:rsid w:val="003723EC"/>
     <w:rsid w:val="003862D5"/>
@@ -5681,195 +5876,203 @@
     <w:rsid w:val="005C7F38"/>
     <w:rsid w:val="005E5292"/>
     <w:rsid w:val="005E7F3B"/>
     <w:rsid w:val="005F0F38"/>
     <w:rsid w:val="0060456A"/>
     <w:rsid w:val="00614FB1"/>
     <w:rsid w:val="00630C04"/>
     <w:rsid w:val="00673A73"/>
     <w:rsid w:val="00692CF9"/>
     <w:rsid w:val="006B6590"/>
     <w:rsid w:val="006C6F95"/>
     <w:rsid w:val="006D3CAB"/>
     <w:rsid w:val="006E5ACE"/>
     <w:rsid w:val="006E7D26"/>
     <w:rsid w:val="00700D8D"/>
     <w:rsid w:val="00702424"/>
     <w:rsid w:val="00743053"/>
     <w:rsid w:val="00750B48"/>
     <w:rsid w:val="007828A2"/>
     <w:rsid w:val="0079007B"/>
     <w:rsid w:val="00795D1A"/>
     <w:rsid w:val="007B019F"/>
     <w:rsid w:val="007B6610"/>
     <w:rsid w:val="007C498E"/>
     <w:rsid w:val="007E4CE5"/>
+    <w:rsid w:val="00804E44"/>
     <w:rsid w:val="008123EC"/>
     <w:rsid w:val="008178AF"/>
     <w:rsid w:val="008439C0"/>
     <w:rsid w:val="0086763C"/>
     <w:rsid w:val="00867941"/>
     <w:rsid w:val="008A0E40"/>
     <w:rsid w:val="008B6DF8"/>
     <w:rsid w:val="008B7D37"/>
     <w:rsid w:val="008D0A09"/>
     <w:rsid w:val="008D1583"/>
     <w:rsid w:val="008E55E1"/>
     <w:rsid w:val="008F2605"/>
     <w:rsid w:val="008F4992"/>
     <w:rsid w:val="0090006B"/>
+    <w:rsid w:val="00901057"/>
     <w:rsid w:val="00902877"/>
     <w:rsid w:val="009134FE"/>
     <w:rsid w:val="0092662F"/>
     <w:rsid w:val="00935E89"/>
     <w:rsid w:val="00936491"/>
     <w:rsid w:val="0094304F"/>
     <w:rsid w:val="009572E5"/>
     <w:rsid w:val="00957B87"/>
     <w:rsid w:val="00965579"/>
     <w:rsid w:val="00970ACA"/>
     <w:rsid w:val="00973B70"/>
     <w:rsid w:val="009851A6"/>
     <w:rsid w:val="009914BA"/>
     <w:rsid w:val="00995B8D"/>
     <w:rsid w:val="009C34D0"/>
     <w:rsid w:val="009F13E8"/>
     <w:rsid w:val="00A320BB"/>
     <w:rsid w:val="00A33CBD"/>
     <w:rsid w:val="00A35171"/>
     <w:rsid w:val="00A351A6"/>
     <w:rsid w:val="00A37933"/>
     <w:rsid w:val="00A43C12"/>
     <w:rsid w:val="00A46241"/>
     <w:rsid w:val="00A57EA5"/>
     <w:rsid w:val="00A612D7"/>
     <w:rsid w:val="00A70ADB"/>
     <w:rsid w:val="00A97073"/>
     <w:rsid w:val="00AA17EC"/>
     <w:rsid w:val="00AB0431"/>
     <w:rsid w:val="00AB42E6"/>
     <w:rsid w:val="00AC29AD"/>
     <w:rsid w:val="00AE2799"/>
     <w:rsid w:val="00AF5EFA"/>
+    <w:rsid w:val="00B0323E"/>
     <w:rsid w:val="00B067D4"/>
+    <w:rsid w:val="00B24FB2"/>
     <w:rsid w:val="00B339CE"/>
     <w:rsid w:val="00B362FE"/>
     <w:rsid w:val="00B444D0"/>
     <w:rsid w:val="00B46C2C"/>
     <w:rsid w:val="00B56870"/>
     <w:rsid w:val="00B61B9A"/>
     <w:rsid w:val="00B6429D"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B958EF"/>
     <w:rsid w:val="00BA1857"/>
+    <w:rsid w:val="00BB3036"/>
     <w:rsid w:val="00BB522E"/>
     <w:rsid w:val="00BF1F27"/>
     <w:rsid w:val="00BF21E2"/>
     <w:rsid w:val="00BF3A01"/>
     <w:rsid w:val="00C07AD1"/>
     <w:rsid w:val="00C1492B"/>
     <w:rsid w:val="00C200F1"/>
     <w:rsid w:val="00C20136"/>
     <w:rsid w:val="00C34BCC"/>
     <w:rsid w:val="00C468B1"/>
     <w:rsid w:val="00C46F8E"/>
     <w:rsid w:val="00C70427"/>
     <w:rsid w:val="00CE146A"/>
     <w:rsid w:val="00CE6189"/>
     <w:rsid w:val="00CF5919"/>
     <w:rsid w:val="00D05E7C"/>
     <w:rsid w:val="00D118B5"/>
     <w:rsid w:val="00D11BB8"/>
     <w:rsid w:val="00D1423B"/>
     <w:rsid w:val="00D30018"/>
     <w:rsid w:val="00D3067A"/>
     <w:rsid w:val="00D434FF"/>
     <w:rsid w:val="00D55213"/>
     <w:rsid w:val="00D617A3"/>
+    <w:rsid w:val="00DB760F"/>
     <w:rsid w:val="00DC0D52"/>
     <w:rsid w:val="00DD2DF2"/>
     <w:rsid w:val="00DF465D"/>
     <w:rsid w:val="00E0650D"/>
     <w:rsid w:val="00E2507F"/>
     <w:rsid w:val="00E26B70"/>
     <w:rsid w:val="00E3732D"/>
     <w:rsid w:val="00E422CA"/>
     <w:rsid w:val="00E4234B"/>
     <w:rsid w:val="00E62A67"/>
     <w:rsid w:val="00E73AD5"/>
     <w:rsid w:val="00E80533"/>
     <w:rsid w:val="00E87749"/>
     <w:rsid w:val="00E97C2A"/>
     <w:rsid w:val="00EA4EBC"/>
     <w:rsid w:val="00EB61CE"/>
     <w:rsid w:val="00EC30DD"/>
     <w:rsid w:val="00EC5E65"/>
     <w:rsid w:val="00ED7940"/>
     <w:rsid w:val="00EF4517"/>
     <w:rsid w:val="00F0645D"/>
     <w:rsid w:val="00F221F7"/>
     <w:rsid w:val="00F229EB"/>
     <w:rsid w:val="00F3094D"/>
+    <w:rsid w:val="00F5367E"/>
     <w:rsid w:val="00F57AED"/>
     <w:rsid w:val="00F655D6"/>
+    <w:rsid w:val="00F84B96"/>
     <w:rsid w:val="00F85393"/>
     <w:rsid w:val="00FB2A21"/>
     <w:rsid w:val="00FB6306"/>
     <w:rsid w:val="00FE4B56"/>
     <w:rsid w:val="00FE6A60"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6F27DA82"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2D9BF9D7-D5E0-4532-84C9-9944416BC7A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7095,51 +7298,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="SemEspaamento">
     <w:name w:val="No Spacing"/>
     <w:aliases w:val="corpo do txt,Titulo de tabela"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="001A64CD"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman (Corpo CS)"/>
       <w:bCs/>
       <w:caps/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="93668318">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="100343740">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7404,51 +7607,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136094390">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bvsms.saude.gov.br/bvs/publicacoes/parto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/rlae/a/wNS7nnypX8wcZLV6vBC7tmf/abstract/?lang=pt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frederico.quirino@outlook.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frederico.quirino@outlook.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frederico.quirino@outlook.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/rlae/a/wNS7nnypX8wcZLV6vBC7tmf/abstract/?lang=pt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frederico.quirino@outlook.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frederico.quirino@outlook.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frederico.quirino@outlook.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bvsms.saude.gov.br/bvs/publicacoes/parto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7723,75 +7926,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6846949A-9FEC-49D6-AB1E-F049D8C020C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>404</Words>
-  <Characters>2185</Characters>
+  <Words>408</Words>
+  <Characters>2205</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2584</CharactersWithSpaces>
+  <CharactersWithSpaces>2608</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="60" baseType="variant">
       <vt:variant>
         <vt:i4>5701646</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.xerpa.com.br/blog/mulher-no-mercado-de-trabalho/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7733255</vt:i4>
       </vt:variant>
       <vt:variant>